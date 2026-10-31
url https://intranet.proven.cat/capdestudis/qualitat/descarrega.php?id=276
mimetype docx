--- v0 (2025-12-05)
+++ v1 (2026-10-31)
@@ -1,69 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font4.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font5.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font6.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font7.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font8.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/media/image1.png" ContentType="image/png"/>
-  <Override PartName="/word/media/image2.jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/_rels/item1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
-        <w:pBdr/>
-[...1 lines deleted...]
-        <w:ind w:left="119" w:hanging="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="119"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ARTA DE</w:t>
       </w:r>
@@ -79,4363 +84,4701 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OMPROMÍS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>DUCATIU</w:t>
+      </w:r>
+      <w:r>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor behindDoc="0" distT="0" distB="0" distL="0" distR="0" simplePos="0" locked="0" layoutInCell="0" allowOverlap="1" relativeHeight="8">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="8" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>635</wp:posOffset>
+                  <wp:posOffset>-8890</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>533400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1905" cy="635"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="10160" r="0" b="9525"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="1" name=""/>
+                <wp:docPr id="1" name="Forma1"/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1440" cy="0"/>
+                          <a:ext cx="1800" cy="720"/>
                         </a:xfrm>
-                        <a:prstGeom prst="line">
+                        <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="19080">
+                        <a:noFill/>
+                        <a:ln w="19075">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0"/>
                         <a:fillRef idx="0"/>
                         <a:effectRef idx="0"/>
                         <a:fontRef idx="minor"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line id="shape_0" from="0.05pt,42pt" to="0.1pt,42pt" stroked="t" style="position:absolute">
+              <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" path="m,l21600,21600nfe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect" textboxrect="0,0,21600,21600"/>
+              </v:shapetype>
+              <v:shape id="shape_0" stroked="t" o:allowincell="f" style="position:absolute;margin-left:-0.7pt;margin-top:42pt;width:0.1pt;height:0pt;mso-wrap-style:none;v-text-anchor:middle" type="_x0000_t32" path="m0,0l-2147483648,-2147483647e">
+                <v:fill o:detectmouseclick="t" on="false"/>
                 <v:stroke color="black" weight="19080" joinstyle="round" endcap="flat"/>
-                <v:fill o:detectmouseclick="t" on="false"/>
                 <w10:wrap type="topAndBottom"/>
-              </v:line>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:pBdr/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="310" w:after="120"/>
-        <w:ind w:right="394" w:hanging="0"/>
+        <w:ind w:hanging="0" w:end="394"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La carta de compromís educatiu (CCE) de L’Institut Provençana, en el marc del projecte educatiu de centre, té com a finalitat potenciar la comunicació, la participació, la implicació, el compromís i la corresponsabilitat entre els centres i les famílies en l'educació. A més a més, expressa els objectius necessaris per assolir un entorn de convivència i respecte pel desenvolupament de les activitats educatives i els compromisos, amb l’alumne/a i les famílies (en el cas d’alumnat menor d’edat), que s’avenen a adquirir en relació amb els principis que la inspiren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="310" w:after="120"/>
-        <w:ind w:right="394" w:hanging="0"/>
+        <w:ind w:hanging="0" w:end="394"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A més de ser una eina de primer ordre per a la implicació i la participació de l’alumnat, les famílies i el professorat, en el projecte comú que té com a objectius:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="310" w:after="0"/>
-        <w:ind w:left="839" w:right="394" w:hanging="360"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:ind w:hanging="360" w:start="839" w:end="394"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La cohesió social i l’èxit educatiu de tots/es els/les alumnes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
-        <w:ind w:left="839" w:right="394" w:hanging="360"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:ind w:hanging="360" w:start="839" w:end="394"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Compartir amb les famílies els principis i els continguts del projecte educatiu del centre i, si escau, els projectes educatius de l'entorn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
-        <w:ind w:left="839" w:right="394" w:hanging="360"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:ind w:hanging="360" w:start="839" w:end="394"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Millorar la informació i la comunicació entre el centre i les famílies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
-        <w:ind w:left="839" w:right="394" w:hanging="360"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:ind w:hanging="360" w:start="839" w:end="394"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Facilitar a les famílies l'exercici dels seus drets i el compliment dels deures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
-        <w:ind w:left="839" w:right="394" w:hanging="360"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:ind w:hanging="360" w:start="839" w:end="394"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fomentar la convivència i el bon clima escolar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:pBdr/>
         <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
-        <w:ind w:left="839" w:right="394" w:hanging="360"/>
+        <w:ind w:hanging="360" w:start="839" w:end="394"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Corresponsabilitzar el centre i la família en l'èxit acadèmic, personal i social dels alumnes i també en el compromís cívic dels infants i joves.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="276"/>
+        <w:ind w:hanging="0" w:end="394"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Corresponsabilitzar el centre i la família en l'èxit acadèmic, personal i social dels alumnes i també en el compromís cívic dels infants i joves.</w:t>
-[...7 lines deleted...]
-        <w:ind w:right="394" w:hanging="0"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="276" w:before="310" w:after="120"/>
+        <w:ind w:hanging="0" w:end="394"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:r>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>L’alumne/a i el/la director/a del centre SIGNEN que subscriuen i estan d’acord amb tots i cadascun dels punts recollits en aquesta carta de compromís educatiu, conscients que l’educació i l’èxit educatiu implica compartir deures i una acció conjunta i coordinadora entre alumne/a i institut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Encapalament1"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="194" w:after="360"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t>COMPROMISOS PER PART DE L’INSTITUT PROVENÇANA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="1" w:after="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="1" w:after="0"/>
+        <w:ind w:hanging="0" w:start="119" w:end="389"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Oferir un servei educatiu públic de qualitat, d’acord amb el Projecte Educatiu de Centre, que respongui a les necessitats i expectatives de l’alumne/a, que el/la formi d’acord amb els estudis escollits i en els valors de la nostra societat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="662" w:leader="none"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="193" w:after="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="193" w:after="0"/>
+        <w:ind w:hanging="0" w:start="119" w:end="391"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Facilitar que aquesta formació contribueixi al desenvolupament integral de la persona amb respecte a les característiques pròpies de cadascú.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="662" w:leader="none"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="195" w:after="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="195" w:after="0"/>
+        <w:ind w:hanging="544" w:start="662"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vetllar per fer efectius els drets de l’alumne/a en tots els àmbits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="662" w:leader="none"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="194" w:after="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="194" w:after="0"/>
+        <w:ind w:hanging="0" w:start="119" w:end="391"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Respectar les conviccions personals i familiars, en el marc dels principis i valors educatius establerts en les lleis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="662" w:leader="none"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="196" w:after="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="196" w:after="0"/>
+        <w:ind w:hanging="544" w:start="662"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Protegir la intimitat de l’alumne/a i la seva seguretat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="235" w:before="186" w:after="0"/>
-        <w:ind w:left="119" w:right="387" w:hanging="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:ind w:hanging="0" w:start="119" w:end="387"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Donar a conèixer a l’alumne/a el projecte educatiu del centre (PEC) i les normes d’organització i funcionament per les quals es regeix l’institut (NOFC).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="235" w:before="201" w:after="0"/>
-        <w:ind w:left="119" w:right="387" w:hanging="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:ind w:hanging="0" w:start="119" w:end="387"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Informar l’alumne/a dels criteris d’avaluació del rendiment acadèmic i dels resultats de les avaluacions, una vegada fet a una valoració objectiva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:before="5" w:after="120"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="235" w:before="0" w:after="0"/>
-        <w:ind w:left="119" w:right="394" w:hanging="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:ind w:hanging="0" w:start="119" w:end="394"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Proposar i adoptar les mesures educatives alternatives o complementàries adients per atendre les necessitats específiques de l’alumne/a, si és el cas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:before="10" w:after="120"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="10" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-        <w:ind w:left="119" w:right="391" w:hanging="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:ind w:hanging="0" w:start="119" w:end="391"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mantenir comunicació fluïda i constant per informar-lo de l’evolució acadèmica i personal, a banda de les que calgui amb caràcter extraordinari o urgent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:before="1" w:after="120"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="1" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="235" w:before="0" w:after="0"/>
-        <w:ind w:left="119" w:right="395" w:hanging="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:ind w:hanging="0" w:start="119" w:end="395"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Comunicar qualsevol circumstància que sigui rellevant per al seu desenvolupament acadèmic i personal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:before="3" w:after="120"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="3" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="119" w:end="385"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Atendre en un termini raonable les peticions d’entrevista o de comunicació que formuli l’alumnat i/o les famílies, atenent, en la mesura del possible, la conciliació de la vida familiar i laboral amb l’horari de l’institut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:before="10" w:after="120"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="10" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="662" w:leader="none"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="0" w:right="388" w:hanging="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="0" w:end="388"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Revisar conjuntament el compliment d’aquests compromisos i, si escau, el contingut, sempre que hi hagi motius.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:before="10" w:after="120"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="10" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:before="10" w:after="120"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="10" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:before="10" w:after="120"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="10" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Encapalament1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>COMPROMISOS PER PART DE L’ALUMNE/A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="662" w:leader="none"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
           <w:tab w:val="left" w:pos="1871" w:leader="none"/>
           <w:tab w:val="left" w:pos="2255" w:leader="none"/>
           <w:tab w:val="left" w:pos="3282" w:leader="none"/>
           <w:tab w:val="left" w:pos="4006" w:leader="none"/>
           <w:tab w:val="left" w:pos="4515" w:leader="none"/>
           <w:tab w:val="left" w:pos="5354" w:leader="none"/>
           <w:tab w:val="left" w:pos="5618" w:leader="none"/>
           <w:tab w:val="left" w:pos="6884" w:leader="none"/>
           <w:tab w:val="left" w:pos="8069" w:leader="none"/>
           <w:tab w:val="left" w:pos="8916" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="0" w:after="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:hanging="0" w:start="119" w:end="387"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Respectar el caràcter propi del centre i reconèixer l’autoritat del professorat  i del personal que hi treballa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="662" w:leader="none"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="235" w:before="173" w:after="0"/>
-        <w:ind w:left="119" w:right="394" w:hanging="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:ind w:hanging="0" w:start="119" w:end="394"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Col·laborar amb el centre per desenvolupar i afavorir les complicitats que són necessàries per aplicar el projecte educatiu del centre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="662" w:leader="none"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="170" w:after="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="170" w:after="0"/>
+        <w:ind w:hanging="0" w:start="119" w:end="396"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Respectar les normes específiques de funcionament de l’institut, en particular, les que afecten la convivència escolar i el desenvolupament normal de les classes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="662" w:leader="none"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="172" w:after="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="172" w:after="0"/>
+        <w:ind w:hanging="0" w:start="119" w:end="395"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Complir el deure bàsic de l’estudi i d’assistència regular i puntual a les activitats acadèmiques, i fer les tasques encomanades pels/per les professors/es.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="662" w:leader="none"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="171" w:after="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="171" w:after="0"/>
+        <w:ind w:hanging="0" w:start="119" w:end="392"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Respectar i fer un ús responsable de les instal·lacions, equipaments i materials del centre, així com les mesures de seguretat necessàries en cada espai.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="662" w:leader="none"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="235" w:before="174" w:after="0"/>
-        <w:ind w:left="119" w:right="384" w:hanging="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:ind w:hanging="0" w:start="119" w:end="384"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adreçar-se directament al centre per contrastar les discrepàncies, coincidències o suggeriments en relació a l’aplicació del projecte educatiu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="662" w:leader="none"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="170" w:after="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="170" w:after="0"/>
+        <w:ind w:hanging="0" w:start="119" w:end="386"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Facilitar al centre les informacions que siguin rellevants per al seu procés d’aprenentatge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="662" w:leader="none"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="240" w:before="171" w:after="0"/>
-        <w:ind w:left="119" w:right="396" w:hanging="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:ind w:hanging="0" w:start="119" w:end="396"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Atendre en un termini raonable les peticions d’entrevista o de comunicació que formuli el centre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="662" w:leader="none"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="167" w:after="0"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="167" w:after="0"/>
+        <w:ind w:hanging="544" w:start="662"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adoptar criteris i mesures que puguin afavorir el rendiment acadèmic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl w:val="false"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:pBdr/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="662" w:leader="none"/>
           <w:tab w:val="left" w:pos="663" w:leader="none"/>
         </w:tabs>
         <w:spacing w:lineRule="auto" w:line="240" w:before="170" w:after="0"/>
-        <w:ind w:left="119" w:right="394" w:hanging="0"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:ind w:hanging="0" w:start="119" w:end="394"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Revisar conjuntament amb el centre educatiu el compliment dels compromisos de la carta i, si s’escau, el contingut, sempre que sigui necessari</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:before="7" w:after="120"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="7" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:ind w:right="390" w:hanging="0"/>
+        <w:pStyle w:val="normal1"/>
+        <w:ind w:hanging="0" w:end="390"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D’acord amb les Normes d’Organització i Funcionament de Centre (NOFC) formaran part de les cartes de compromís educatiu tots aquells documents addicionals de compromís que signen els/les alumnes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:before="7" w:after="120"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="7" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:spacing w:lineRule="auto" w:line="235"/>
-        <w:ind w:right="385" w:hanging="0"/>
+        <w:ind w:hanging="0" w:end="385"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I, perquè així consti, signem aquesta carta de compromís educatiu, l’alumne/a i el/la director/a del centre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:before="8" w:after="120"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="8" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:before="8" w:after="120"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="8" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:before="8" w:after="120"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="8" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-[...1 lines deleted...]
-        <w:spacing w:before="8" w:after="120"/>
+        <w:pStyle w:val="normal1"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="8" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3661" w:leader="none"/>
           <w:tab w:val="left" w:pos="5569" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="220"/>
+        <w:spacing w:lineRule="auto" w:line="221"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3661" w:leader="none"/>
           <w:tab w:val="left" w:pos="5569" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="220"/>
+        <w:spacing w:lineRule="auto" w:line="221"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="5574" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="1" w:after="120"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="1" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nom i cognoms i  signatura de l’alumne/a:</w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="5574" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="1" w:after="120"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="1" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3661" w:leader="none"/>
           <w:tab w:val="left" w:pos="5569" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="220"/>
+        <w:spacing w:lineRule="auto" w:line="221"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3661" w:leader="none"/>
           <w:tab w:val="left" w:pos="5569" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="220"/>
+        <w:spacing w:lineRule="auto" w:line="221"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3661" w:leader="none"/>
           <w:tab w:val="left" w:pos="5569" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="220"/>
+        <w:spacing w:lineRule="auto" w:line="221"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="4536" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="220"/>
+        <w:spacing w:lineRule="auto" w:line="221"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">        _______________________________            </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3661" w:leader="none"/>
           <w:tab w:val="left" w:pos="5569" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="220"/>
+        <w:spacing w:lineRule="auto" w:line="221"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                 Ramon Murillo Casals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="5574" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="1" w:after="120"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="1" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Director de l’Institut Provençana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="5574" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="1" w:after="120"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="1" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="3661" w:leader="none"/>
           <w:tab w:val="left" w:pos="5569" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:lineRule="auto" w:line="220"/>
+        <w:spacing w:lineRule="auto" w:line="221"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="5574" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="1" w:after="120"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="1" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nom  i signatura Pare/Mare/Tutor/a legal:</w:t>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
-        <w:pBdr/>
+        <w:pStyle w:val="normal1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1611" w:leader="none"/>
           <w:tab w:val="left" w:pos="3012" w:leader="none"/>
         </w:tabs>
-        <w:spacing w:before="195" w:after="120"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="195" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>L’Hospitalet de Llobregat,______ de___________________ de 2023</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+        <w:t>L’Hospitalet de Llobregat,______ de___________________ de 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana" w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="normal1"/>
         <w:widowControl/>
-        <w:bidi w:val="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+        <w:jc w:val="start"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId2"/>
-      <w:footerReference w:type="default" r:id="rId3"/>
+      <w:headerReference w:type="even" r:id="rId2"/>
+      <w:headerReference w:type="default" r:id="rId3"/>
+      <w:headerReference w:type="first" r:id="rId4"/>
+      <w:footerReference w:type="even" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:left="1701" w:right="1134" w:header="567" w:top="1843" w:footer="284" w:bottom="993" w:gutter="0"/>
+      <w:pgMar w:left="1701" w:right="1134" w:gutter="0" w:header="567" w:top="1843" w:footer="284" w:bottom="993"/>
       <w:pgNumType w:start="1" w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
-      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="16384"/>
+      <w:docGrid w:type="default" w:linePitch="100" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Verdana">
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{01014A78-CABC-4EF0-12AC-5CD89AEFDE01}"/>
   </w:font>
   <w:font w:name="Georgia">
-    <w:charset w:val="00"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...3 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{02014A78-CABC-4EF0-12AC-5CD89AEFDE02}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{03014A78-CABC-4EF0-12AC-5CD89AEFDE03}"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{04014A78-CABC-4EF0-12AC-5CD89AEFDE04}"/>
+    <w:embedBoldItalic r:id="rId5" w:fontKey="{05014A78-CABC-4EF0-12AC-5CD89AEFDE05}"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="01"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{06014A78-CABC-4EF0-12AC-5CD89AEFDE06}"/>
+    <w:embedBold r:id="rId7" w:fontKey="{07014A78-CABC-4EF0-12AC-5CD89AEFDE07}"/>
+    <w:embedItalic r:id="rId8" w:fontKey="{08014A78-CABC-4EF0-12AC-5CD89AEFDE08}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
       <w:widowControl w:val="false"/>
-      <w:pBdr/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="a0"/>
-[...2 lines deleted...]
-      <w:tblInd w:w="93" w:type="dxa"/>
+      <w:tblStyle w:val="Table2"/>
+      <w:tblW w:w="8958" w:type="dxa"/>
+      <w:jc w:val="start"/>
+      <w:tblInd w:w="-14" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:start w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:end w:w="108" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0400"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="2444"/>
-      <w:gridCol w:w="2085"/>
+      <w:gridCol w:w="2443"/>
+      <w:gridCol w:w="2086"/>
       <w:gridCol w:w="2443"/>
       <w:gridCol w:w="1986"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:tblHeader w:val="true"/>
         <w:trHeight w:val="260" w:hRule="atLeast"/>
-        <w:cantSplit w:val="true"/>
+        <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2444" w:type="dxa"/>
+          <w:tcW w:w="2443" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000001"/>
-            <w:left w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:start w:val="single" w:sz="6" w:space="0" w:color="000001"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000001"/>
           </w:tcBorders>
-          <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          <w:shd w:fill="auto" w:val="clear"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
+            <w:pStyle w:val="normal1"/>
             <w:keepNext w:val="true"/>
             <w:widowControl w:val="false"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="720"/>
               <w:tab w:val="center" w:pos="4252" w:leader="none"/>
               <w:tab w:val="right" w:pos="8504" w:leader="none"/>
             </w:tabs>
-            <w:spacing w:before="120" w:after="60"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="60"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:color w:val="000001"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="000001"/>
               <w:highlight w:val="white"/>
             </w:rPr>
             <w:t>E01-F</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="000001"/>
             </w:rPr>
             <w:t>08</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2085" w:type="dxa"/>
+          <w:tcW w:w="2086" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000001"/>
-            <w:left w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:start w:val="single" w:sz="6" w:space="0" w:color="000001"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000001"/>
           </w:tcBorders>
-          <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          <w:shd w:fill="auto" w:val="clear"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
+            <w:pStyle w:val="normal1"/>
             <w:keepNext w:val="true"/>
             <w:widowControl w:val="false"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="720"/>
               <w:tab w:val="center" w:pos="4252" w:leader="none"/>
               <w:tab w:val="right" w:pos="8504" w:leader="none"/>
             </w:tabs>
-            <w:spacing w:before="120" w:after="60"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="60"/>
             <w:jc w:val="center"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:highlight w:val="white"/>
             </w:rPr>
             <w:t xml:space="preserve">Versió </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t>1.</w:t>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            <w:t>1</w:t>
+            <w:rPr/>
+            <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2443" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000001"/>
-            <w:left w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:start w:val="single" w:sz="6" w:space="0" w:color="000001"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000001"/>
           </w:tcBorders>
-          <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          <w:shd w:fill="auto" w:val="clear"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
+            <w:pStyle w:val="normal1"/>
             <w:keepNext w:val="true"/>
             <w:widowControl w:val="false"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="720"/>
               <w:tab w:val="center" w:pos="4252" w:leader="none"/>
               <w:tab w:val="right" w:pos="8504" w:leader="none"/>
             </w:tabs>
-            <w:spacing w:before="120" w:after="60"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="60"/>
             <w:jc w:val="center"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:highlight w:val="white"/>
             </w:rPr>
             <w:t xml:space="preserve">Pàgina </w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText> PAGE </w:instrText>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t>3</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:highlight w:val="white"/>
             </w:rPr>
             <w:t xml:space="preserve"> de </w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr/>
-            <w:instrText> NUMPAGES </w:instrText>
+            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:t>3</w:t>
           </w:r>
           <w:r>
             <w:rPr/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1986" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000001"/>
-            <w:left w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:start w:val="single" w:sz="6" w:space="0" w:color="000001"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000001"/>
-            <w:right w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:end w:val="single" w:sz="6" w:space="0" w:color="000001"/>
           </w:tcBorders>
-          <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          <w:shd w:fill="auto" w:val="clear"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
+            <w:pStyle w:val="normal1"/>
             <w:keepNext w:val="true"/>
             <w:widowControl w:val="false"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="720"/>
               <w:tab w:val="center" w:pos="4252" w:leader="none"/>
               <w:tab w:val="right" w:pos="8504" w:leader="none"/>
             </w:tabs>
-            <w:spacing w:before="120" w:after="60"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="60"/>
             <w:jc w:val="center"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
-            <w:rPr>
-[...14 lines deleted...]
-            <w:t>-05-2023</w:t>
+            <w:rPr/>
+            <w:t>09-10-2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
+      <w:pStyle w:val="normal1"/>
       <w:widowControl/>
-      <w:bidi w:val="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+      <w:jc w:val="start"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Table2"/>
+      <w:tblW w:w="8958" w:type="dxa"/>
+      <w:jc w:val="start"/>
+      <w:tblInd w:w="-14" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:start w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:end w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0400"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2443"/>
+      <w:gridCol w:w="2086"/>
+      <w:gridCol w:w="2443"/>
+      <w:gridCol w:w="1986"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:trPr>
+        <w:tblHeader w:val="true"/>
+        <w:trHeight w:val="260" w:hRule="atLeast"/>
+        <w:cantSplit/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2443" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:start w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+          </w:tcBorders>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="normal1"/>
+            <w:keepNext w:val="true"/>
+            <w:widowControl w:val="false"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+              <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="60"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:color w:val="000001"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000001"/>
+              <w:highlight w:val="white"/>
+            </w:rPr>
+            <w:t>E01-F</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000001"/>
+            </w:rPr>
+            <w:t>08</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2086" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:start w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+          </w:tcBorders>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="normal1"/>
+            <w:keepNext w:val="true"/>
+            <w:widowControl w:val="false"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+              <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="60"/>
+            <w:jc w:val="center"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:highlight w:val="white"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Versió </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+            </w:rPr>
+            <w:t>1.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:t>2</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2443" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:start w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+          </w:tcBorders>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="normal1"/>
+            <w:keepNext w:val="true"/>
+            <w:widowControl w:val="false"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+              <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="60"/>
+            <w:jc w:val="center"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:highlight w:val="white"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Pàgina </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:highlight w:val="white"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> de </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr/>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1986" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:start w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:end w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+          </w:tcBorders>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="normal1"/>
+            <w:keepNext w:val="true"/>
+            <w:widowControl w:val="false"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+              <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="60"/>
+            <w:jc w:val="center"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:t>09-10-2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:widowControl/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+      <w:jc w:val="start"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
+      <w:pStyle w:val="Header"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
       <w:widowControl w:val="false"/>
-      <w:pBdr/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="a"/>
+      <w:tblStyle w:val="Table1"/>
       <w:tblW w:w="9071" w:type="dxa"/>
-      <w:jc w:val="left"/>
-      <w:tblInd w:w="79" w:type="dxa"/>
+      <w:jc w:val="start"/>
+      <w:tblInd w:w="-29" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:start w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:end w:w="108" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0400"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3567"/>
-      <w:gridCol w:w="4429"/>
+      <w:gridCol w:w="3566"/>
+      <w:gridCol w:w="4430"/>
       <w:gridCol w:w="1075"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:tblHeader w:val="true"/>
-        <w:cantSplit w:val="true"/>
+        <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3567" w:type="dxa"/>
+          <w:tcW w:w="3566" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000001"/>
-            <w:left w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:start w:val="single" w:sz="6" w:space="0" w:color="000001"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000001"/>
           </w:tcBorders>
-          <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          <w:shd w:fill="auto" w:val="clear"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
+            <w:pStyle w:val="normal1"/>
             <w:widowControl w:val="false"/>
-            <w:pBdr/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="720"/>
               <w:tab w:val="left" w:pos="567" w:leader="none"/>
               <w:tab w:val="center" w:pos="4153" w:leader="none"/>
               <w:tab w:val="center" w:pos="4252" w:leader="none"/>
               <w:tab w:val="right" w:pos="8306" w:leader="none"/>
               <w:tab w:val="right" w:pos="8504" w:leader="none"/>
               <w:tab w:val="right" w:pos="9072" w:leader="none"/>
             </w:tabs>
-            <w:spacing w:before="0" w:after="0"/>
-            <w:ind w:left="567" w:hanging="0"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+            <w:ind w:hanging="0" w:start="0"/>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Generalitat de Catalunya</w:t>
           </w:r>
-        </w:p>
-[...17 lines deleted...]
-          </w:pPr>
           <w:r>
             <w:drawing>
-              <wp:anchor behindDoc="1" distT="0" distB="0" distL="114935" distR="90170" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="4">
+              <wp:anchor distT="0" distB="0" distL="114935" distR="90170" simplePos="0" relativeHeight="7" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-814705</wp:posOffset>
+                  <wp:posOffset>48260</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-248285</wp:posOffset>
+                  <wp:posOffset>69850</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="254000" cy="292100"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="2" name="image1.png" descr=""/>
+                <wp:docPr id="2" name="image1.png"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="2" name="image1.png" descr=""/>
+                        <pic:cNvPr id="2" name="image1.png"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect l="-48" t="-41" r="-48" b="-41"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="254000" cy="292100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
-          <w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="normal1"/>
+            <w:widowControl w:val="false"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+              <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+            <w:ind w:hanging="0" w:start="0"/>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>D</w:t>
-          </w:r>
+          </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>epartament d’Educació</w:t>
+            <w:t>Departament d’Educació i F</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>ormació Professional</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
+            <w:pStyle w:val="normal1"/>
             <w:widowControl w:val="false"/>
-            <w:pBdr/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="720"/>
               <w:tab w:val="center" w:pos="4252" w:leader="none"/>
               <w:tab w:val="right" w:pos="8504" w:leader="none"/>
             </w:tabs>
-            <w:spacing w:before="0" w:after="0"/>
-            <w:ind w:left="567" w:hanging="0"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+            <w:ind w:hanging="0" w:start="567"/>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
+              <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="white"/>
             </w:rPr>
             <w:t>INS Provençana</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4429" w:type="dxa"/>
+          <w:tcW w:w="4430" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000001"/>
-            <w:left w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:start w:val="single" w:sz="6" w:space="0" w:color="000001"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000001"/>
           </w:tcBorders>
-          <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          <w:shd w:fill="auto" w:val="clear"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
+            <w:pStyle w:val="normal1"/>
             <w:keepNext w:val="true"/>
             <w:widowControl w:val="false"/>
-            <w:spacing w:before="120" w:after="60"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="60"/>
             <w:jc w:val="center"/>
             <w:rPr>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
+              <w:b/>
+              <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>CARTA DE COMPROMÍS EDUCATIU</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1075" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="000001"/>
-            <w:left w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:start w:val="single" w:sz="6" w:space="0" w:color="000001"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000001"/>
-            <w:right w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:end w:val="single" w:sz="6" w:space="0" w:color="000001"/>
           </w:tcBorders>
-          <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+          <w:shd w:fill="auto" w:val="clear"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
-            <w:pStyle w:val="Normal"/>
+            <w:pStyle w:val="normal1"/>
             <w:keepNext w:val="true"/>
-            <w:widowControl w:val="false"/>
-            <w:spacing w:before="120" w:after="60"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="60"/>
             <w:jc w:val="center"/>
             <w:rPr/>
           </w:pPr>
           <w:r>
             <w:rPr/>
             <w:drawing>
-              <wp:anchor behindDoc="1" distT="0" distB="0" distL="114935" distR="114935" simplePos="0" locked="0" layoutInCell="1" allowOverlap="1" relativeHeight="7">
-[...7 lines deleted...]
-                <wp:extent cx="382905" cy="285115"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="372745" cy="419735"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="3" name="image2.jpg" descr=""/>
+                <wp:docPr id="3" name="image2.png" descr="Imatge"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="3" name="image2.jpg" descr=""/>
+                        <pic:cNvPr id="3" name="image2.png" descr="Imatge"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId2"/>
-                        <a:srcRect l="-113" t="-169" r="-113" b="-169"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="382905" cy="285115"/>
+                          <a:ext cx="372745" cy="419735"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
+                        <a:noFill/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:widowControl/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+      <w:jc w:val="start"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="normal1"/>
+      <w:widowControl w:val="false"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="0"/>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Table1"/>
+      <w:tblW w:w="9071" w:type="dxa"/>
+      <w:jc w:val="start"/>
+      <w:tblInd w:w="-29" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:start w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:end w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0400"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3566"/>
+      <w:gridCol w:w="4430"/>
+      <w:gridCol w:w="1075"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:trPr>
+        <w:tblHeader w:val="true"/>
+        <w:cantSplit/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3566" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:start w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+          </w:tcBorders>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="normal1"/>
+            <w:widowControl w:val="false"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="left" w:pos="567" w:leader="none"/>
+              <w:tab w:val="center" w:pos="4153" w:leader="none"/>
+              <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+              <w:tab w:val="right" w:pos="8306" w:leader="none"/>
+              <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+              <w:tab w:val="right" w:pos="9072" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+            <w:ind w:hanging="0" w:start="0"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Generalitat de Catalunya</w:t>
+          </w:r>
+          <w:r>
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114935" distR="90170" simplePos="0" relativeHeight="7" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>48260</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>69850</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="254000" cy="292100"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="4" name="image1.png"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="4" name="image1.png"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1"/>
+                        <a:srcRect l="-48" t="-41" r="-48" b="-41"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="254000" cy="292100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="normal1"/>
+            <w:widowControl w:val="false"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+              <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+            <w:ind w:hanging="0" w:start="0"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Departament d’Educació i F</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>ormació Professional</w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="normal1"/>
+            <w:widowControl w:val="false"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="720"/>
+              <w:tab w:val="center" w:pos="4252" w:leader="none"/>
+              <w:tab w:val="right" w:pos="8504" w:leader="none"/>
+            </w:tabs>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+            <w:ind w:hanging="0" w:start="567"/>
+            <w:rPr>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:highlight w:val="white"/>
+            </w:rPr>
+            <w:t>INS Provençana</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4430" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:start w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+          </w:tcBorders>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="normal1"/>
+            <w:keepNext w:val="true"/>
+            <w:widowControl w:val="false"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="60"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>CARTA DE COMPROMÍS EDUCATIU</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1075" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:start w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+            <w:end w:val="single" w:sz="6" w:space="0" w:color="000001"/>
+          </w:tcBorders>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:pStyle w:val="normal1"/>
+            <w:keepNext w:val="true"/>
+            <w:spacing w:lineRule="auto" w:line="240" w:before="120" w:after="60"/>
+            <w:jc w:val="center"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr/>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="372745" cy="419735"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="5" name="image2.png" descr="Imatge"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="5" name="image2.png" descr="Imatge"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2"/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="372745" cy="419735"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
+      <w:pStyle w:val="normal1"/>
       <w:widowControl/>
-      <w:bidi w:val="0"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+      <w:jc w:val="start"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="119" w:hanging="543"/>
+        <w:ind w:start="119" w:hanging="543"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1066" w:hanging="543"/>
+        <w:ind w:start="1066" w:hanging="543"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2013" w:hanging="543"/>
+        <w:ind w:start="2013" w:hanging="543"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2960" w:hanging="543"/>
+        <w:ind w:start="2960" w:hanging="543"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="3907" w:hanging="543"/>
+        <w:ind w:start="3907" w:hanging="543"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="4854" w:hanging="543"/>
+        <w:ind w:start="4854" w:hanging="543"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="5801" w:hanging="542"/>
+        <w:ind w:start="5801" w:hanging="542"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="6748" w:hanging="543"/>
+        <w:ind w:start="6748" w:hanging="543"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="7695" w:hanging="543"/>
+        <w:ind w:start="7695" w:hanging="543"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="839" w:hanging="359"/>
+        <w:ind w:start="839" w:hanging="359"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1559" w:hanging="360"/>
+        <w:ind w:start="1559" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2279" w:hanging="360"/>
+        <w:ind w:start="2279" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2999" w:hanging="360"/>
+        <w:ind w:start="2999" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="3719" w:hanging="360"/>
+        <w:ind w:start="3719" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="4439" w:hanging="360"/>
+        <w:ind w:start="4439" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="5159" w:hanging="360"/>
+        <w:ind w:start="5159" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="5879" w:hanging="360"/>
+        <w:ind w:start="5879" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="6599" w:hanging="360"/>
+        <w:ind w:start="6599" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="119" w:hanging="543"/>
+        <w:ind w:start="119" w:hanging="543"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1066" w:hanging="543"/>
+        <w:ind w:start="1066" w:hanging="543"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2013" w:hanging="543"/>
+        <w:ind w:start="2013" w:hanging="543"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2960" w:hanging="543"/>
+        <w:ind w:start="2960" w:hanging="543"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="3907" w:hanging="543"/>
+        <w:ind w:start="3907" w:hanging="543"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="4854" w:hanging="543"/>
+        <w:ind w:start="4854" w:hanging="543"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="5801" w:hanging="542"/>
+        <w:ind w:start="5801" w:hanging="542"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="6748" w:hanging="543"/>
+        <w:ind w:start="6748" w:hanging="543"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="7695" w:hanging="543"/>
+        <w:ind w:start="7695" w:hanging="543"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="0"/>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
-  <w:hyphenationZone w:val="425"/>
-  <w:themeFontLang w:val="es-ES" w:eastAsia="" w:bidi=""/>
+  <w:themeFontLang w:val="" w:eastAsia="" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="ca-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        <w:lang w:val="ca-ES" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...138 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="00774d79"/>
     <w:pPr>
       <w:widowControl/>
       <w:bidi w:val="0"/>
-      <w:spacing w:before="0" w:after="120"/>
-      <w:jc w:val="left"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+      <w:jc w:val="start"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
       <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:val="ca-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+      <w:lang w:val="ca-ES" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encapalament1">
-[...4 lines deleted...]
-    <w:rsid w:val="00774d79"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="1" w:color="000000"/>
       </w:pBdr>
-      <w:spacing w:before="0" w:after="360"/>
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="360"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...15 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encapalament3">
-[...4 lines deleted...]
-    <w:rsid w:val="00774d79"/>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
-      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encapalament4">
-[...4 lines deleted...]
-    <w:rsid w:val="009132bf"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="40"/>
-      <w:outlineLvl w:val="3"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:pBdr/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="40"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
+      <w:jc w:val="start"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
+      <w:bCs/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:position w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encapalament5">
-[...4 lines deleted...]
-    <w:rsid w:val="009132bf"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="220" w:after="40"/>
-      <w:outlineLvl w:val="4"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:pBdr/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="220" w:after="40"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
+      <w:jc w:val="start"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
+      <w:bCs/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:position w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encapalament6">
-[...4 lines deleted...]
-    <w:rsid w:val="009132bf"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="40"/>
-      <w:outlineLvl w:val="5"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:pBdr/>
+      <w:shd w:val="clear" w:fill="auto"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="200" w:after="40"/>
+      <w:ind w:hanging="0" w:start="0" w:end="0"/>
+      <w:jc w:val="start"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
+      <w:bCs/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:color w:val="000000"/>
+      <w:position w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="EnlacedeInternet" w:customStyle="1">
-    <w:name w:val="Enlace de Internet"/>
+  <w:style w:type="character" w:styleId="EnlacedeInternetuser" w:customStyle="1">
+    <w:name w:val="Enlace de Internet (user)"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00774d79"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Pagenumber">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00774d79"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EnlladInternetvisitat" w:customStyle="1">
     <w:name w:val="Enllaç d'Internet visitat"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00774d79"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ancladenotaalpie" w:customStyle="1">
-    <w:name w:val="Ancla de nota al pie"/>
+  <w:style w:type="character" w:styleId="Ancladenotaalpieuser" w:customStyle="1">
+    <w:name w:val="Ancla de nota al pie (user)"/>
     <w:qFormat/>
     <w:rsid w:val="009132bf"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteCharacters" w:customStyle="1">
     <w:name w:val="Footnote Characters"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00774d79"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encapalament" w:customStyle="1">
-    <w:name w:val="Encapçalament"/>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Título"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Cosdeltext"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009132bf"/>
+    <w:next w:val="BodyText"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:cs="Lohit Devanagari"/>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Lucida Sans"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cosdeltext">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="normal1"/>
     <w:semiHidden/>
     <w:rsid w:val="00774d79"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Llista">
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Cosdeltext"/>
+    <w:basedOn w:val="BodyText"/>
     <w:rsid w:val="009132bf"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Lohit Devanagari"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Llegenda">
-[...61 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="normal1"/>
     <w:qFormat/>
     <w:rsid w:val="009132bf"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lohit Devanagari"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ndice" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="ndice">
     <w:name w:val="Índice"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lucida Sans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="normal1" w:default="1">
+    <w:name w:val="normal1"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="ca-ES" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Liberation Sans" w:cs="Liberation Sans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encapalament" w:customStyle="1">
+    <w:name w:val="Encapçalament"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:rsid w:val="009132bf"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:cs="Lohit Devanagari"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ndex" w:customStyle="1">
+    <w:name w:val="Índex"/>
+    <w:basedOn w:val="normal1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009132bf"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal11" w:customStyle="1">
+    <w:name w:val="Normal11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009132bf"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="120"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="ca-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ndiceuser" w:customStyle="1">
+    <w:name w:val="Índice (user)"/>
+    <w:basedOn w:val="normal1"/>
     <w:qFormat/>
     <w:rsid w:val="009132bf"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lohit Devanagari"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Capaleraipeu" w:customStyle="1">
     <w:name w:val="Capçalera i peu"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="normal1"/>
     <w:qFormat/>
     <w:rsid w:val="009132bf"/>
     <w:pPr/>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Capalera">
-    <w:name w:val="Header"/>
+  <w:style w:type="paragraph" w:styleId="Cabeceraypie">
+    <w:name w:val="Cabecera y pie"/>
     <w:basedOn w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="normal1"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00774d79"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="center" w:pos="4252" w:leader="none"/>
         <w:tab w:val="right" w:pos="8504" w:leader="none"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Peudepgina">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="normal1"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00774d79"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="center" w:pos="4252" w:leader="none"/>
         <w:tab w:val="right" w:pos="8504" w:leader="none"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="normal1"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00774d79"/>
     <w:pPr>
       <w:spacing w:lineRule="auto" w:line="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notaalpeu">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="normal1"/>
     <w:semiHidden/>
     <w:rsid w:val="00774d79"/>
     <w:pPr/>
     <w:rPr>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Epgraf" w:customStyle="1">
     <w:name w:val="Epígraf"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="normal1"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00774d79"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="left" w:pos="5670" w:leader="dot"/>
         <w:tab w:val="left" w:pos="9072" w:leader="dot"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="normal1"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00774d79"/>
     <w:pPr/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="normal1"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00886000"/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:spacing w:before="0" w:after="0"/>
-      <w:ind w:left="119" w:hanging="0"/>
+      <w:ind w:hanging="0" w:start="119"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subttol">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009132bf"/>
+    <w:basedOn w:val="normal1"/>
+    <w:next w:val="normal1"/>
     <w:pPr>
       <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
       <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
-    <w:name w:val="No List"/>
+  <w:style w:type="numbering" w:styleId="Ningunalista" w:default="1">
+    <w:name w:val="Ninguna lista"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:rsid w:val="009132bf"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
 </Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/>
+</Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
+</Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
 </Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <go:docsCustomData roundtripDataSignature="AMtx7miAtmkLWGQIWyVwGjRcwFvS1qyI8w==">AMUW2mXJ5AgDuJmfkFEh+kHYAvUzLqOEv/Zp3BhPQU1riepYgJrY8/WeIB6mh2+SkjdQOBVVIZfZkC2cwLGntL6WHBDLXs1kBC/CNhG6oyCb6LpwGMhtuYltKkjtAbbMKsCHNIveuJvB</go:docsCustomData>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData roundtripDataSignature="AMtx7mh2mW2VgireMM3Uz1rB4uTRUOKt7Q==">CgMxLjAyCGguZ2pkZ3hzOAByITFnMHZiRmNBaGdUYlpsc0Rkb2VMbER1amxUU2RSMXpycQ==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/7.0.6.2$Windows_X86_64 LibreOffice_project/144abb84a525d8e30c9dbbefa69cbbf2d8d4ae3b</Application>
+  <Application>LibreOffice/26.8.0.3$Windows_X86_64 LibreOffice_project/bce0998afefdbc355585ca324285661a2170ba77</Application>
   <AppVersion></AppVersion>
-  <DocSecurity>0</DocSecurity>
   <Pages>3</Pages>
-  <Words>821</Words>
-[...3 lines deleted...]
-  <Company>Generalitat de Catalunya</Company>
+  <Words>824</Words>
+  <Characters>4648</Characters>
+  <CharactersWithSpaces>5459</CharactersWithSpaces>
+  <Paragraphs>56</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Secretaria</dc:creator>
   <dc:description/>
-  <dc:language>ca-ES</dc:language>
+  <dc:language>es-ES</dc:language>
   <cp:lastModifiedBy/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LinksUpToDate">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ScaleCrop">
     <vt:bool>0</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ShareDoc">
     <vt:bool>0</vt:bool>
   </property>
 </Properties>
 </file>